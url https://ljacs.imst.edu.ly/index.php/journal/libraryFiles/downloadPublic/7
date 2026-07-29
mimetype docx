--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -22,50 +22,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:ind w:left="26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
@@ -171,51 +173,51 @@
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>جهات الانتساب</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE73C1" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:ind w:left="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يُكتب العنوان بخط</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Times New Roman Bold </w:t>
       </w:r>
       <w:r>
@@ -387,52 +389,50 @@
           </w:tcPr>
           <w:p w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ايميل الباحث المراسل</w:t>
             </w:r>
             <w:r w:rsidR="00B12E0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidTr="005251E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9468" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidRDefault="005251E4" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidTr="003E6B00">
         <w:tc>
@@ -448,51 +448,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0002203C" w:rsidRPr="00FE73C1" w:rsidTr="003E6B00">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0002203C" w:rsidRPr="00FE73C1" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>النشر :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0002203C" w:rsidRPr="00FE73C1" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -708,51 +708,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>الكلمات المفتاحية</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B257C0" w:rsidRPr="00FE73C1" w:rsidTr="005251E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9468" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B257C0" w:rsidRPr="00FE73C1" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>المعرف الرقمي :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0002203C" w:rsidRDefault="0002203C" w:rsidP="0002203C">
@@ -1646,67 +1646,67 @@
           <w:rtl/>
         </w:rPr>
         <w:t>نقطة</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
@@ -2393,51 +2393,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>والأساليب</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تُكتب</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -6029,85 +6029,85 @@
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="cs"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7763,61 +7763,61 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C42C96" w:rsidRPr="003E6B00" w:rsidSect="005251E4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E6987" w:rsidRDefault="005E6987" w:rsidP="00A8482D">
+    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E6987" w:rsidRDefault="005E6987" w:rsidP="00A8482D">
+    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7875,462 +7875,526 @@
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="1992446599"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B12E0A" w:rsidRPr="00B12E0A">
+        <w:r w:rsidR="00D8387B" w:rsidRPr="00D8387B">
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="1642235113"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B12E0A" w:rsidRPr="00B12E0A">
+        <w:r w:rsidR="00D8387B" w:rsidRPr="00D8387B">
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E6987" w:rsidRDefault="005E6987" w:rsidP="00A8482D">
+    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E6987" w:rsidRDefault="005E6987" w:rsidP="00A8482D">
+    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0002203C" w:rsidRDefault="0002203C" w:rsidP="0002203C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+  <w:p w:rsidR="00C42C96" w:rsidRDefault="00D8387B" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
         <w:noProof/>
+        <w:color w:val="003300"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C56E76" wp14:editId="6B2B5EDC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE334F1" wp14:editId="1D72ED9A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5052060</wp:posOffset>
+                <wp:posOffset>4922520</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-335280</wp:posOffset>
+                <wp:posOffset>-403860</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1173480" cy="1143000"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="1424940" cy="1173480"/>
+              <wp:effectExtent l="0" t="0" r="0" b="7620"/>
               <wp:wrapNone/>
-              <wp:docPr id="14" name="مربع نص 14"/>
+              <wp:docPr id="2" name="مربع نص 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1173480" cy="1143000"/>
+                        <a:ext cx="1424940" cy="1173480"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:solidFill>
-[...1 lines deleted...]
-                      </a:solidFill>
+                      <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00C42C96" w:rsidRPr="0002203C" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                        <w:p w:rsidR="00D8387B" w:rsidRPr="009A39A4" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                           <w:pPr>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0002203C">
+                          <w:r w:rsidRPr="009A39A4">
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
-                            <w:t>E-ISSN</w:t>
+                            <w:t>ISSN</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                        <w:p w:rsidR="00D8387B" w:rsidRPr="009A39A4" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                           <w:pPr>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
-                              <w:u w:val="single"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0002203C">
+                          <w:r w:rsidRPr="009A39A4">
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
-                              <w:u w:val="single"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
-                            <w:t>9999-9999</w:t>
+                            <w:t>E: 3136-3709</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00C42C96" w:rsidRPr="0002203C" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                        <w:p w:rsidR="00D8387B" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                           <w:pPr>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
+                              <w:lang w:bidi="ar-IQ"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009A39A4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
+                              <w:color w:val="003300"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:bidi="ar-IQ"/>
+                            </w:rPr>
+                            <w:t>L: 3136-3695</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00D8387B" w:rsidRPr="009A39A4" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
+                          <w:pPr>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
+                              <w:color w:val="003300"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:bidi="ar-IQ"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w:rsidR="00D8387B" w:rsidRPr="00A50157" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
+                          <w:pPr>
+                            <w:bidi w:val="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold" w:cs="Arial"/>
+                              <w:color w:val="003300"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:u w:val="single"/>
                               <w:rtl/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="0002203C">
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
                             <w:t>Vol</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="0002203C">
                             <w:rPr>
                               <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                               <w:color w:val="003300"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> 5: No 5 </w:t>
+                            <w:t xml:space="preserve"> 5: No 5</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00C42C96" w:rsidRPr="0002203C" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                        <w:p w:rsidR="00D8387B" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                           <w:pPr>
+                            <w:bidi w:val="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="28"/>
                               <w:lang w:bidi="ar-IQ"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="مربع نص 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:397.8pt;margin-top:-26.4pt;width:92.4pt;height:90pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANv+xEnwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu1DAU3SPxD5b3NEk7fTBqphpaFSFV&#10;bUWLuvY4dsfC8TW2Z5JhX76FLQsW/Mn0b7h2Mg9KN0VsEtv33Ne5j+OTttZkLpxXYEpa7OSUCMOh&#10;Uua+pJ9uz98cUeIDMxXTYERJF8LTk9HrV8eNHYpdmIKuhCNoxPhhY0s6DcEOs8zzqaiZ3wErDAol&#10;uJoFvLr7rHKsQeu1znbz/CBrwFXWARfe4+tZJ6SjZF9KwcOVlF4EokuKsYX0dek7id9sdMyG947Z&#10;qeJ9GOwfoqiZMuh0beqMBUZmTv1lqlbcgQcZdjjUGUipuEg5YDZF/iSbmymzIuWC5Hi7psn/P7P8&#10;cn7tiKqwdgNKDKuxRo8Pyx/L78tf5PHb8ifBdySpsX6I2BuL6NC+gxYVVu8eH2PurXR1/GNWBOVI&#10;92JNsWgD4VGpONwbHKGIo6woBnt5noqQbdSt8+G9gJrEQ0kd1jBRy+YXPmAoCF1BojcPWlXnSut0&#10;iX0jTrUjc4YV1yEFiRp/oLQhTUkP9vbzZNhAVO8saxPNiNQ5vbuYepdiOoWFFhGjzUchkbmU6TO+&#10;GefCrP0ndERJdPUSxR6/ieolyl0eqJE8gwlr5VoZcCn7NGobyqrPK8pkh0fCt/KOx9BO2r4lJlAt&#10;sCMcdIPlLT9XWLUL5sM1czhJWGncDuEKP1IDsg79iZIpuK/PvUc8NjhKKWlwMkvqv8yYE5ToDwZb&#10;/20xGMRRTpfB/uEuXty2ZLItMbP6FLAVCtxDlqdjxAe9epUO6jtcIuPoFUXMcPRd0rA6noZuX+AS&#10;4mI8TiAcXsvChbmxPJqO9MaevG3vmLN94wbs+UtYzTAbPunfDhs1DYxnAaRKzR0J7ljticfBTz3f&#10;L6m4WbbvCbVZpaPfAAAA//8DAFBLAwQUAAYACAAAACEA35S1HuIAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbFDrkJKmDXEqhHhI7Gh4iJ0bD0lEPI5iNwl/z7CC5WiO7j03&#10;3822EyMOvnWk4HIZgUCqnGmpVvBS3i82IHzQZHTnCBV8o4ddcXqS68y4iZ5x3IdacAj5TCtoQugz&#10;KX3VoNV+6Xok/n26werA51BLM+iJw20n4yhaS6tb4oZG93jbYPW1P1oFHxf1+5OfH16nVbLq7x7H&#10;Mn0zpVLnZ/PNNYiAc/iD4Vef1aFgp4M7kvGiU5BukzWjChZJzBuY2G6iKxAHRuM0Blnk8v+G4gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANv+xEnwIAAJIFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDflLUe4gAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;APkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="مربع نص 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:387.6pt;margin-top:-31.8pt;width:112.2pt;height:92.4pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC89ULfSAIAAGUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua1mK8hMsB24CFwWC&#10;JIBTZE1TpCVA4rAkbcndt2fptosuehPnNh1SsmOkXRXdUJwP5/PejCZXXVOTjTC2ApXTeDSmRCgO&#10;RaVWOf30OH93QYl1TBWsBiVyuhWWXk3fvpm0OhMJlFAXwhAMomzW6pyWzuksiiwvRcPsCLRQaJRg&#10;GuZQNKuoMKzF6E0dJePxWdSCKbQBLqxF7U1vpNMQX0rB3b2UVjhS5xRrc+E04Vz6M5pOWLYyTJcV&#10;H8pg/1BFwyqFSQ+hbphjZG2qP0I1FTdgQboRhyYCKSsuQg/YTTx+1c2iZFqEXhAcqw8w2f8Xlt9t&#10;HgypipwmlCjWIEXPX3c/dt93v8jzt91PkniIWm0z9Fxo9HXde+iQ6r3eotJ33knT+C/2RNCOYG8P&#10;AIvOEe4fpUl6maKJoy2Oz0/Si0BB9PJcG+s+CGiIv+TUIIMBWLa5tQ5LQde9i8+mYF7VdWCxVqTN&#10;6dnJ6Tg8OFjwRa28rwjzMITxLfWl+5vrlt3Q5xKKLbZpoJ8Vq/m8wlJumXUPzOBwYPk48O4eD1kD&#10;poThRkkJ5svf9N4fOUMrJS0OW07t5zUzgpL6o0I2L+PUo+KCkJ6eJyiYY8vy2KLWzTXgPMe4WpqH&#10;q/d39V4rDTRPuBcznxVNTHHMnVO3v167fgVwr7iYzYITzqNm7lYtNPehPWAe6MfuiRk9sOGQyDvY&#10;jyXLXpHS+/a0zNYOZBUY8wD3qCJ9XsBZDkQOe+eX5VgOXi9/h+lvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAwuwaAuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkblu6oHVraTpN&#10;lSYkBIeNXbilTdZWJE5psq3w9JgT3Gz50+/vLzaTs+xixtB7lLCYJ8AMNl732Eo4vu1ma2AhKtTK&#10;ejQSvkyATXl7U6hc+yvuzeUQW0YhGHIloYtxyDkPTWecCnM/GKTbyY9ORVrHlutRXSncWS6SJOVO&#10;9UgfOjWYqjPNx+HsJDxXu1e1r4Vbf9vq6eW0HT6P70sp7++m7SOwaKb4B8OvPqlDSU61P6MOzEpY&#10;rZaCUAmz9CEFRkSWZTTUhIqFAF4W/H+H8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8&#10;9ULfSAIAAGUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDC7BoC4gAAAAsBAAAPAAAAAAAAAAAAAAAAAKIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00C42C96" w:rsidRPr="0002203C" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                  <w:p w:rsidR="00D8387B" w:rsidRPr="009A39A4" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                     <w:pPr>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0002203C">
+                    <w:r w:rsidRPr="009A39A4">
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
-                      <w:t>E-ISSN</w:t>
+                      <w:t>ISSN</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                  <w:p w:rsidR="00D8387B" w:rsidRPr="009A39A4" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                     <w:pPr>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
-                        <w:u w:val="single"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0002203C">
+                    <w:r w:rsidRPr="009A39A4">
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
-                        <w:u w:val="single"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
-                      <w:t>9999-9999</w:t>
+                      <w:t>E: 3136-3709</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00C42C96" w:rsidRPr="0002203C" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                  <w:p w:rsidR="00D8387B" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                     <w:pPr>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
+                        <w:lang w:bidi="ar-IQ"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009A39A4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
+                        <w:color w:val="003300"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:bidi="ar-IQ"/>
+                      </w:rPr>
+                      <w:t>L: 3136-3695</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00D8387B" w:rsidRPr="009A39A4" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
+                    <w:pPr>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
+                        <w:color w:val="003300"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:bidi="ar-IQ"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w:rsidR="00D8387B" w:rsidRPr="00A50157" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
+                    <w:pPr>
+                      <w:bidi w:val="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold" w:cs="Arial"/>
+                        <w:color w:val="003300"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:u w:val="single"/>
                         <w:rtl/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="0002203C">
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
                       <w:t>Vol</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="0002203C">
                       <w:rPr>
                         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
                         <w:color w:val="003300"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> 5: No 5 </w:t>
+                      <w:t xml:space="preserve"> 5: No 5</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00C42C96" w:rsidRPr="0002203C" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                  <w:p w:rsidR="00D8387B" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                     <w:pPr>
+                      <w:bidi w:val="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="28"/>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C42C96">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79E30E63" wp14:editId="16ABF576">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BA30995" wp14:editId="58B360FC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-388620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-259080</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5745480" cy="845820"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="صورة 16"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Gemini_Generated_Image_e36u6fe36u6fe36u.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8341,56 +8405,56 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5745480" cy="845820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C42C96">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DF46F54" wp14:editId="055FE3F4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="749C84CD" wp14:editId="339FA3D6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-830580</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-401955</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="993140" cy="1257300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="17" name="صورة 17"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Gemini_Generated_Image_vinetkvinetkvine (1).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8442,51 +8506,51 @@
   </w:p>
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AB8B379" wp14:editId="2ACA0CC3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5D09DC" wp14:editId="224FEA7B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-3269933</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3776028</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4824095" cy="332740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="مربع نص 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm rot="16200000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="4824095" cy="332740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -8817,50 +8881,54 @@
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="17B66335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B00A085C"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -8959,50 +9027,52 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A8482D"/>
     <w:rsid w:val="0002203C"/>
     <w:rsid w:val="001325F2"/>
     <w:rsid w:val="00155560"/>
     <w:rsid w:val="00317EC2"/>
     <w:rsid w:val="003E6B00"/>
     <w:rsid w:val="005251E4"/>
     <w:rsid w:val="005E6987"/>
     <w:rsid w:val="00801947"/>
     <w:rsid w:val="008B427B"/>
     <w:rsid w:val="00987C40"/>
     <w:rsid w:val="00A8482D"/>
     <w:rsid w:val="00B12E0A"/>
     <w:rsid w:val="00B257C0"/>
     <w:rsid w:val="00C25CE0"/>
     <w:rsid w:val="00C42C96"/>
+    <w:rsid w:val="00D75DF1"/>
+    <w:rsid w:val="00D8387B"/>
     <w:rsid w:val="00E03F3B"/>
     <w:rsid w:val="00FE73C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>