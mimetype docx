--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,52 +22,50 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
       <w:pPr>
         <w:ind w:left="26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E6B00" w:rsidRPr="003E6B00" w:rsidRDefault="003E6B00" w:rsidP="003E6B00">
@@ -409,53 +407,55 @@
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidTr="005251E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9468" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidRDefault="005251E4" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidTr="003E6B00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9468" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005251E4" w:rsidRPr="00FE73C1" w:rsidRDefault="005251E4" w:rsidP="003E6B00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0002203C" w:rsidRPr="00FE73C1" w:rsidTr="003E6B00">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
@@ -7763,61 +7763,61 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C42C96" w:rsidRPr="003E6B00" w:rsidSect="005251E4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
+    <w:p w:rsidR="00782765" w:rsidRDefault="00782765" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
+    <w:p w:rsidR="00782765" w:rsidRDefault="00782765" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7875,51 +7875,51 @@
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="1992446599"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D8387B" w:rsidRPr="00D8387B">
+        <w:r w:rsidR="005B08C1" w:rsidRPr="005B08C1">
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7929,134 +7929,134 @@
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="1642235113"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D8387B" w:rsidRPr="00D8387B">
+        <w:r w:rsidR="005B08C1" w:rsidRPr="005B08C1">
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="005251E4" w:rsidRDefault="005251E4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
+    <w:p w:rsidR="00782765" w:rsidRDefault="00782765" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D75DF1" w:rsidRDefault="00D75DF1" w:rsidP="00A8482D">
+    <w:p w:rsidR="00782765" w:rsidRDefault="00782765" w:rsidP="00A8482D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0002203C" w:rsidRDefault="0002203C" w:rsidP="0002203C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00D8387B" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
         <w:noProof/>
         <w:color w:val="003300"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE334F1" wp14:editId="1D72ED9A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25106265" wp14:editId="009B8E84">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4922520</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-403860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1424940" cy="1173480"/>
               <wp:effectExtent l="0" t="0" r="0" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="مربع نص 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1424940" cy="1173480"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -8350,51 +8350,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> 5: No 5</w:t>
                     </w:r>
                   </w:p>
                   <w:p w:rsidR="00D8387B" w:rsidRDefault="00D8387B" w:rsidP="00D8387B">
                     <w:pPr>
                       <w:bidi w:val="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:bidi="ar-IQ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00C42C96">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BA30995" wp14:editId="58B360FC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB71EEA" wp14:editId="0E29E35C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-388620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-259080</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5745480" cy="845820"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="صورة 16"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Gemini_Generated_Image_e36u6fe36u6fe36u.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8410,51 +8410,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5745480" cy="845820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C42C96">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="749C84CD" wp14:editId="339FA3D6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7803F205" wp14:editId="4A68B376">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-830580</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-401955</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="993140" cy="1257300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="17" name="صورة 17"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Gemini_Generated_Image_vinetkvinetkvine (1).png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8496,440 +8496,436 @@
     </w:r>
   </w:p>
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00C42C96" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00C42C96" w:rsidRDefault="005B08C1">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5D09DC" wp14:editId="224FEA7B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DB98345" wp14:editId="40EDB9E5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-3269933</wp:posOffset>
+                <wp:posOffset>-3216275</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>3776028</wp:posOffset>
+                <wp:posOffset>3612515</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4824095" cy="332740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="مربع نص 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm rot="16200000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="4824095" cy="332740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst>
                         <a:glow rad="50800">
                           <a:srgbClr val="003300">
                             <a:alpha val="6000"/>
                           </a:srgbClr>
                         </a:glow>
                       </a:effectLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00C42C96" w:rsidRPr="00B257C0" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                        <w:p w:rsidR="005B08C1" w:rsidRPr="00B257C0" w:rsidRDefault="005B08C1" w:rsidP="005B08C1">
                           <w:pPr>
                             <w:bidi w:val="0"/>
                             <w:contextualSpacing/>
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00B257C0">
+                          <w:r w:rsidRPr="00AB366A">
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Copyright © 2026 </w:t>
+                            <w:t>Copyright © 2026 Author(s)</w:t>
                           </w:r>
-                          <w:hyperlink r:id="rId3" w:history="1">
-[...12 lines deleted...]
-                          </w:hyperlink>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Calibri"/>
+                              <w:kern w:val="0"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                              <w14:ligatures w14:val="none"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
                           <w:r w:rsidRPr="00B257C0">
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Calibri"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> ; </w:t>
+                            <w:t xml:space="preserve">; </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B257C0">
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Published by </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B257C0">
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Calibri"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                             <w:t>Libyan Journal of Applied and Contemporary Sciences</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00C42C96" w:rsidRPr="00B257C0" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                        <w:p w:rsidR="005B08C1" w:rsidRPr="00B257C0" w:rsidRDefault="005B08C1" w:rsidP="005B08C1">
                           <w:pPr>
                             <w:bidi w:val="0"/>
                             <w:contextualSpacing/>
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB" w:bidi="ar-IQ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B257C0">
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                             <w:t>This is an open access</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> article licensed under CC BY: </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B257C0">
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                             <w:t>(</w:t>
                           </w:r>
-                          <w:hyperlink r:id="rId4" w:history="1">
+                          <w:hyperlink r:id="rId3" w:history="1">
                             <w:r w:rsidRPr="00B257C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:w w:val="105"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:lang w:val="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>https://creativecommons.org/licenses/by/4.0</w:t>
                             </w:r>
                           </w:hyperlink>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                               <w:w w:val="105"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="en-GB"/>
                               <w14:ligatures w14:val="none"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="مربع نص 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-257.5pt;margin-top:297.35pt;width:379.85pt;height:26.2pt;rotation:-90;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABYNl6fwIAAN8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG8nfJEbkwE2QokCQ&#10;BEiKrGmKsgRQJEvSltJ9e5Zsu+iiN3Fu00fKco20q6JeEPN5ms+bGZ+dt7UkG2FdpVVGB0cpJUJx&#10;nVdqldFPD1fvTihxnqmcSa1ERp+Eo+fzt2/OGjMTQ11qmQtLEES5WWMyWnpvZknieClq5o60EQrO&#10;Qtuaeah2leSWNYhey2SYptOk0TY3VnPhHKyXnZPOY/yiENzfFoUTnsiMojYfXxvfZXiT+RmbrSwz&#10;ZcV3ZbB/qKJmlULSfahL5hlZ2+qPUHXFrXa68Edc14kuioqL2AO6GaSvurkvmRGxF5DjzJ4m9//C&#10;8pvNnSVVjtlNKFGsxoxevm6/b5+3P8nLt+0PAjtIaoybAXtvgPbte93ig97uYAy9t4WtidXgeDDF&#10;bPCLlKBJAjjYf9ozLlpPOIzjk+E4PUVmDt9oNDwex5EkXbAQ1FjnPwhdkyBk1GKiMSrbXDuPwgDt&#10;IQGu9FUlZZyqVKTJ6HQ06crYe/CFVAEr4n4gTFBWUjfEMhAxSU92lTu7Wl5ISzYsbE86Gu3sTJqS&#10;ddZp6LIrY4eOJYVoUTjIkQQOO66C5Ntl2xHf87jU+RPojQyCLWf4VYWmr5nzd8xiLWHEqflbPAUS&#10;ZFTvJEpKbb/8zR7w2BZ4KWmw5hl1n9fMCkrkR4U9Oh2MQTnxURlPjodQ7KFneehR6/pCg4tBrC6K&#10;Ae9lby2srh9xkYuQFS6mOHJn1Pfihe+ODxfNxWIRQbgEw/y1ujc8hO6n/tA+Mmt2c/fYmBvdHwSb&#10;vRp/h+0WYLH2uqjibgSeO1YxjKDgirr5dBcfzvRQj6jf/0vzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AP7PStnjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxS2wGVNI1TVUio&#10;4sCBgESPTrwkgdiOYrdN+XqWUzmu9mnmTbGZ7cCOOIXeOwVyIYCha7zpXavg/e0pyYCFqJ3Rg3eo&#10;4IwBNuX1VaFz40/uFY9VbBmFuJBrBV2MY855aDq0Oiz8iI5+n36yOtI5tdxM+kThduCpEEtude+o&#10;odMjPnbYfFcHq+DLhnqV/aD82O7ONn2p9uPzzit1ezNv18AizvECw58+qUNJTrU/OBPYoCCRS3lH&#10;rIL0XtIqQhIpshWwmmAhxAPwsuD/Z5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAFg&#10;2Xp/AgAA3wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AP7PStnjAAAADgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="مربع نص 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-253.25pt;margin-top:284.45pt;width:379.85pt;height:26.2pt;rotation:-90;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABYNl6fwIAAN8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG8nfJEbkwE2QokCQ&#10;BEiKrGmKsgRQJEvSltJ9e5Zsu+iiN3Fu00fKco20q6JeEPN5ms+bGZ+dt7UkG2FdpVVGB0cpJUJx&#10;nVdqldFPD1fvTihxnqmcSa1ERp+Eo+fzt2/OGjMTQ11qmQtLEES5WWMyWnpvZknieClq5o60EQrO&#10;Qtuaeah2leSWNYhey2SYptOk0TY3VnPhHKyXnZPOY/yiENzfFoUTnsiMojYfXxvfZXiT+RmbrSwz&#10;ZcV3ZbB/qKJmlULSfahL5hlZ2+qPUHXFrXa68Edc14kuioqL2AO6GaSvurkvmRGxF5DjzJ4m9//C&#10;8pvNnSVVjtlNKFGsxoxevm6/b5+3P8nLt+0PAjtIaoybAXtvgPbte93ig97uYAy9t4WtidXgeDDF&#10;bPCLlKBJAjjYf9ozLlpPOIzjk+E4PUVmDt9oNDwex5EkXbAQ1FjnPwhdkyBk1GKiMSrbXDuPwgDt&#10;IQGu9FUlZZyqVKTJ6HQ06crYe/CFVAEr4n4gTFBWUjfEMhAxSU92lTu7Wl5ISzYsbE86Gu3sTJqS&#10;ddZp6LIrY4eOJYVoUTjIkQQOO66C5Ntl2xHf87jU+RPojQyCLWf4VYWmr5nzd8xiLWHEqflbPAUS&#10;ZFTvJEpKbb/8zR7w2BZ4KWmw5hl1n9fMCkrkR4U9Oh2MQTnxURlPjodQ7KFneehR6/pCg4tBrC6K&#10;Ae9lby2srh9xkYuQFS6mOHJn1Pfihe+ODxfNxWIRQbgEw/y1ujc8hO6n/tA+Mmt2c/fYmBvdHwSb&#10;vRp/h+0WYLH2uqjibgSeO1YxjKDgirr5dBcfzvRQj6jf/0vzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEgjD2XjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHijC6RqoQxNY2Ia&#10;Dx5EE3tc2BFQdpaw25b6611P9TYv8/Le94rNbAZxpMn1lhGSRQyCuLG65xbh/e0pWoFwXrFWg2VC&#10;OJODTXl9Vahc2xO/0rHyrQgh7HKF0Hk/5lK6piOj3MKOxOH3aSejfJBTK/WkTiHcDDKN43tpVM+h&#10;oVMjPXbUfFcHg/BlXJ2tfij52O7OJn2p9uPzziLe3szbNQhPs7+Y4Q8/oEMZmGp7YO3EgBAld2lg&#10;9whpuEAES5TE8RJEjZA9LDOQZSH/ryh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAFg&#10;2Xp/AgAA3wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEgjD2XjAAAADQEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00C42C96" w:rsidRPr="00B257C0" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                  <w:p w:rsidR="005B08C1" w:rsidRPr="00B257C0" w:rsidRDefault="005B08C1" w:rsidP="005B08C1">
                     <w:pPr>
                       <w:bidi w:val="0"/>
                       <w:contextualSpacing/>
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00B257C0">
+                    <w:r w:rsidRPr="00AB366A">
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Copyright © 2026 </w:t>
+                      <w:t>Copyright © 2026 Author(s)</w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId5" w:history="1">
-[...12 lines deleted...]
-                    </w:hyperlink>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Calibri"/>
+                        <w:kern w:val="0"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                        <w14:ligatures w14:val="none"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
                     <w:r w:rsidRPr="00B257C0">
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Calibri"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> ; </w:t>
+                      <w:t xml:space="preserve">; </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B257C0">
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Published by </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B257C0">
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Calibri"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t>Libyan Journal of Applied and Contemporary Sciences</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00C42C96" w:rsidRPr="00B257C0" w:rsidRDefault="00C42C96" w:rsidP="00C42C96">
+                  <w:p w:rsidR="005B08C1" w:rsidRPr="00B257C0" w:rsidRDefault="005B08C1" w:rsidP="005B08C1">
                     <w:pPr>
                       <w:bidi w:val="0"/>
                       <w:contextualSpacing/>
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB" w:bidi="ar-IQ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B257C0">
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t>This is an open access</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> article licensed under CC BY: </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B257C0">
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t>(</w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId6" w:history="1">
+                    <w:hyperlink r:id="rId4" w:history="1">
                       <w:r w:rsidRPr="00B257C0">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:w w:val="105"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:val="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>https://creativecommons.org/licenses/by/4.0</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
                         <w:w w:val="105"/>
                         <w:kern w:val="0"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-GB"/>
                         <w14:ligatures w14:val="none"/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="17B66335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B00A085C"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -9018,51 +9014,53 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A8482D"/>
     <w:rsid w:val="0002203C"/>
     <w:rsid w:val="001325F2"/>
     <w:rsid w:val="00155560"/>
     <w:rsid w:val="00317EC2"/>
     <w:rsid w:val="003E6B00"/>
     <w:rsid w:val="005251E4"/>
+    <w:rsid w:val="005B08C1"/>
     <w:rsid w:val="005E6987"/>
+    <w:rsid w:val="00782765"/>
     <w:rsid w:val="00801947"/>
     <w:rsid w:val="008B427B"/>
     <w:rsid w:val="00987C40"/>
     <w:rsid w:val="00A8482D"/>
     <w:rsid w:val="00B12E0A"/>
     <w:rsid w:val="00B257C0"/>
     <w:rsid w:val="00C25CE0"/>
     <w:rsid w:val="00C42C96"/>
     <w:rsid w:val="00D75DF1"/>
     <w:rsid w:val="00D8387B"/>
     <w:rsid w:val="00E03F3B"/>
     <w:rsid w:val="00FE73C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -9792,51 +9790,51 @@
     </w:div>
     <w:div w:id="1966543736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easrjournals.com/index.php/ejhssd/index" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easrjournals.com/index.php/ejhssd/index" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>